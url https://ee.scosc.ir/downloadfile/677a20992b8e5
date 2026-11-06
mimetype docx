--- v0 (2026-06-03)
+++ v1 (2026-11-06)
@@ -1765,51 +1765,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="1380" w:dyaOrig="660" w14:anchorId="19F536F8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:69pt;height:33pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1821333446" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1854083885" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0722F2" w14:textId="77777777" w:rsidR="00334342" w:rsidRDefault="002D264C" w:rsidP="00871F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910DCA">
@@ -3645,97 +3645,96 @@
         <w:bidi w:val="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B05E6" w:rsidSect="00E1607F">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2610" w:right="1700" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F297C8F" w14:textId="77777777" w:rsidR="00AF74B5" w:rsidRDefault="00AF74B5" w:rsidP="00CD1893">
+    <w:p w14:paraId="6584C91C" w14:textId="77777777" w:rsidR="001B1289" w:rsidRDefault="001B1289" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461402EA" w14:textId="77777777" w:rsidR="00AF74B5" w:rsidRDefault="00AF74B5" w:rsidP="00CD1893">
+    <w:p w14:paraId="2E2BC090" w14:textId="77777777" w:rsidR="001B1289" w:rsidRDefault="001B1289" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -3762,143 +3761,143 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="644D78E2" w14:textId="77777777" w:rsidR="00D4363D" w:rsidRDefault="00D4363D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="64476BA8" w14:textId="77777777" w:rsidR="00D4363D" w:rsidRDefault="00D4363D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04E43F7E" w14:textId="77777777" w:rsidR="00AF74B5" w:rsidRDefault="00AF74B5" w:rsidP="00CD1893">
+    <w:p w14:paraId="34DEB686" w14:textId="77777777" w:rsidR="001B1289" w:rsidRDefault="001B1289" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00D33C03" w14:textId="77777777" w:rsidR="00AF74B5" w:rsidRDefault="00AF74B5" w:rsidP="00CD1893">
+    <w:p w14:paraId="13EAED61" w14:textId="77777777" w:rsidR="001B1289" w:rsidRDefault="001B1289" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="496B4E01" w14:textId="77777777" w:rsidR="00D4363D" w:rsidRDefault="00D4363D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3E6B7DC3" w14:textId="356D2871" w:rsidR="00E1607F" w:rsidRDefault="006D5986" w:rsidP="00E1607F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:noProof/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
         <w:lang w:val="fa-IR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B55862" wp14:editId="02CA67F6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B55862" wp14:editId="6A565FD7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7578911" cy="1210180"/>
+          <wp:extent cx="7578905" cy="1210108"/>
           <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1732457597" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1732457597" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7578911" cy="1210180"/>
+                    <a:ext cx="7578905" cy="1210108"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CC47C0E" w14:textId="77777777" w:rsidR="00E1607F" w:rsidRDefault="00E1607F" w:rsidP="00E1607F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:sz w:val="40"/>
@@ -4233,120 +4232,124 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2E8D"/>
     <w:rsid w:val="000124BC"/>
     <w:rsid w:val="00030FE9"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="00093C33"/>
     <w:rsid w:val="000C5291"/>
     <w:rsid w:val="000C742D"/>
     <w:rsid w:val="000E1366"/>
     <w:rsid w:val="000E6A14"/>
     <w:rsid w:val="000F550C"/>
     <w:rsid w:val="000F76AA"/>
     <w:rsid w:val="00154853"/>
     <w:rsid w:val="001641D1"/>
     <w:rsid w:val="00177ECB"/>
+    <w:rsid w:val="001A2795"/>
+    <w:rsid w:val="001B1289"/>
     <w:rsid w:val="001B4122"/>
     <w:rsid w:val="001B5EA5"/>
     <w:rsid w:val="001C57EE"/>
     <w:rsid w:val="001F0FA1"/>
     <w:rsid w:val="001F6289"/>
     <w:rsid w:val="0020283A"/>
     <w:rsid w:val="0023498B"/>
     <w:rsid w:val="0027350F"/>
     <w:rsid w:val="002829C3"/>
     <w:rsid w:val="00287F7A"/>
     <w:rsid w:val="002B05E6"/>
     <w:rsid w:val="002B4EDA"/>
     <w:rsid w:val="002D264C"/>
     <w:rsid w:val="002F22BE"/>
     <w:rsid w:val="002F78D7"/>
     <w:rsid w:val="00334342"/>
     <w:rsid w:val="003406BC"/>
     <w:rsid w:val="003906CC"/>
     <w:rsid w:val="003976DA"/>
     <w:rsid w:val="003C74E1"/>
     <w:rsid w:val="004126AC"/>
     <w:rsid w:val="004449EB"/>
     <w:rsid w:val="00445A01"/>
     <w:rsid w:val="004777ED"/>
     <w:rsid w:val="004A08B3"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004F074C"/>
     <w:rsid w:val="004F4054"/>
     <w:rsid w:val="00512F33"/>
     <w:rsid w:val="00544C1E"/>
     <w:rsid w:val="00552C21"/>
     <w:rsid w:val="00587B49"/>
     <w:rsid w:val="005A03AB"/>
     <w:rsid w:val="005B044B"/>
     <w:rsid w:val="005D27D7"/>
     <w:rsid w:val="005D5B23"/>
     <w:rsid w:val="005E5CD4"/>
     <w:rsid w:val="005F622E"/>
+    <w:rsid w:val="00610FC4"/>
     <w:rsid w:val="006407F3"/>
     <w:rsid w:val="0064202B"/>
     <w:rsid w:val="00645E86"/>
     <w:rsid w:val="00647EEF"/>
     <w:rsid w:val="0065438D"/>
     <w:rsid w:val="006715E3"/>
     <w:rsid w:val="00682E1B"/>
     <w:rsid w:val="006A1811"/>
     <w:rsid w:val="006C2C35"/>
     <w:rsid w:val="006D5986"/>
     <w:rsid w:val="006D7C10"/>
     <w:rsid w:val="006E5D58"/>
     <w:rsid w:val="006E68CC"/>
     <w:rsid w:val="00711DE9"/>
     <w:rsid w:val="0072617D"/>
     <w:rsid w:val="007854E4"/>
     <w:rsid w:val="00785CAF"/>
     <w:rsid w:val="007D1C43"/>
     <w:rsid w:val="007D2386"/>
     <w:rsid w:val="007E462B"/>
     <w:rsid w:val="00802FFD"/>
     <w:rsid w:val="008033A4"/>
     <w:rsid w:val="00806E88"/>
     <w:rsid w:val="00871F46"/>
     <w:rsid w:val="00873167"/>
     <w:rsid w:val="00887E83"/>
     <w:rsid w:val="008A6472"/>
     <w:rsid w:val="008B5E01"/>
     <w:rsid w:val="008C270F"/>
     <w:rsid w:val="008C6D65"/>
     <w:rsid w:val="00910DCA"/>
     <w:rsid w:val="00921390"/>
+    <w:rsid w:val="0097502B"/>
     <w:rsid w:val="00993BEE"/>
     <w:rsid w:val="00995F8B"/>
     <w:rsid w:val="00996695"/>
     <w:rsid w:val="00996A5A"/>
     <w:rsid w:val="009A4F48"/>
     <w:rsid w:val="009B578C"/>
     <w:rsid w:val="009C5073"/>
     <w:rsid w:val="009E2225"/>
     <w:rsid w:val="00A1035B"/>
     <w:rsid w:val="00A20C7D"/>
     <w:rsid w:val="00A3057B"/>
     <w:rsid w:val="00A81C59"/>
     <w:rsid w:val="00AA3E46"/>
     <w:rsid w:val="00AD576B"/>
     <w:rsid w:val="00AF59BF"/>
     <w:rsid w:val="00AF7225"/>
     <w:rsid w:val="00AF74B5"/>
     <w:rsid w:val="00B5083D"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B70698"/>
     <w:rsid w:val="00B821A7"/>
     <w:rsid w:val="00B91079"/>
     <w:rsid w:val="00BB26E8"/>
     <w:rsid w:val="00BC72D9"/>
     <w:rsid w:val="00BE337E"/>
@@ -5383,51 +5386,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F41193D-CE4C-476C-AB82-325F0DB9BECD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1053</Words>
   <Characters>6005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>