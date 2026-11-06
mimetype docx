--- v0 (2026-06-03)
+++ v1 (2026-11-06)
@@ -2040,51 +2040,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="1380" w:dyaOrig="660" w14:anchorId="34A57DDF">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:67.8pt;height:33pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1821333472" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1854083901" r:id="rId9"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E3622A" w14:textId="77777777" w:rsidR="00E261F9" w:rsidRPr="006E5930" w:rsidRDefault="00E261F9" w:rsidP="00E261F9">
       <w:pPr>
         <w:pStyle w:val="A-text"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E5930">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
@@ -4521,61 +4521,61 @@
         </w:rPr>
         <w:t>; 200</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B05E6" w:rsidRPr="00E261F9" w:rsidSect="009A21FF">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="836" w:bottom="1418" w:left="1530" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B43998F" w14:textId="77777777" w:rsidR="00F97FE2" w:rsidRDefault="00F97FE2" w:rsidP="00CD1893">
+    <w:p w14:paraId="586770D4" w14:textId="77777777" w:rsidR="00FF285C" w:rsidRDefault="00FF285C" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43FD4562" w14:textId="77777777" w:rsidR="00F97FE2" w:rsidRDefault="00F97FE2" w:rsidP="00CD1893">
+    <w:p w14:paraId="7216E9B5" w14:textId="77777777" w:rsidR="00FF285C" w:rsidRDefault="00FF285C" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4637,131 +4637,131 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5DA6C251" w14:textId="77777777" w:rsidR="007863BD" w:rsidRDefault="007863BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2386FF61" w14:textId="77777777" w:rsidR="007863BD" w:rsidRDefault="007863BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="521E6A2B" w14:textId="77777777" w:rsidR="00F97FE2" w:rsidRDefault="00F97FE2" w:rsidP="00CD1893">
+    <w:p w14:paraId="15F3732F" w14:textId="77777777" w:rsidR="00FF285C" w:rsidRDefault="00FF285C" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="513B06FD" w14:textId="77777777" w:rsidR="00F97FE2" w:rsidRDefault="00F97FE2" w:rsidP="00CD1893">
+    <w:p w14:paraId="274BA457" w14:textId="77777777" w:rsidR="00FF285C" w:rsidRDefault="00FF285C" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="628B562F" w14:textId="77777777" w:rsidR="007863BD" w:rsidRDefault="007863BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3388216F" w14:textId="5F4E6292" w:rsidR="008C6D65" w:rsidRPr="00871F46" w:rsidRDefault="009A21FF" w:rsidP="00871F46">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167385AA" wp14:editId="02D78FA3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167385AA" wp14:editId="4D9C5C80">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>7623</wp:posOffset>
+            <wp:posOffset>7620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-434975</wp:posOffset>
+            <wp:posOffset>-434940</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7595100" cy="1212766"/>
+          <wp:extent cx="7595100" cy="1212694"/>
           <wp:effectExtent l="0" t="0" r="6350" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="9" name="Picture 9"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7595100" cy="1212766"/>
+                    <a:ext cx="7595100" cy="1212694"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0E81DF1E" w14:textId="77777777" w:rsidR="007863BD" w:rsidRDefault="007863BD">
     <w:pPr>
@@ -5063,68 +5063,70 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2E8D"/>
     <w:rsid w:val="000124BC"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="00063743"/>
     <w:rsid w:val="00093C33"/>
     <w:rsid w:val="000C5291"/>
     <w:rsid w:val="000C742D"/>
+    <w:rsid w:val="000D77AE"/>
     <w:rsid w:val="000E6A14"/>
     <w:rsid w:val="000F550C"/>
     <w:rsid w:val="000F76AA"/>
     <w:rsid w:val="00154853"/>
     <w:rsid w:val="001641D1"/>
     <w:rsid w:val="00177ECB"/>
     <w:rsid w:val="001B44A5"/>
     <w:rsid w:val="001B5EA5"/>
     <w:rsid w:val="001F0FA1"/>
     <w:rsid w:val="001F6289"/>
     <w:rsid w:val="0020283A"/>
     <w:rsid w:val="0023498B"/>
     <w:rsid w:val="002829C3"/>
     <w:rsid w:val="00287F7A"/>
     <w:rsid w:val="002B05E6"/>
     <w:rsid w:val="002B4EDA"/>
     <w:rsid w:val="002D264C"/>
     <w:rsid w:val="002D2A01"/>
+    <w:rsid w:val="002E1EB4"/>
     <w:rsid w:val="002F22BE"/>
     <w:rsid w:val="002F78D7"/>
     <w:rsid w:val="00334342"/>
     <w:rsid w:val="003406BC"/>
     <w:rsid w:val="003906CC"/>
     <w:rsid w:val="003C74E1"/>
     <w:rsid w:val="004126AC"/>
     <w:rsid w:val="004449EB"/>
     <w:rsid w:val="00445A01"/>
     <w:rsid w:val="00470BF3"/>
     <w:rsid w:val="004777ED"/>
     <w:rsid w:val="004A40DC"/>
     <w:rsid w:val="004B222B"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004F074C"/>
     <w:rsid w:val="004F4054"/>
     <w:rsid w:val="004F43A3"/>
     <w:rsid w:val="004F7E1D"/>
     <w:rsid w:val="00544C1E"/>
     <w:rsid w:val="00552C21"/>
     <w:rsid w:val="00587B49"/>
     <w:rsid w:val="005A21DB"/>
     <w:rsid w:val="005B044B"/>
     <w:rsid w:val="005C607C"/>
     <w:rsid w:val="005D27D7"/>
@@ -5169,50 +5171,51 @@
     <w:rsid w:val="00921390"/>
     <w:rsid w:val="00924D44"/>
     <w:rsid w:val="00996695"/>
     <w:rsid w:val="009A21FF"/>
     <w:rsid w:val="009B0930"/>
     <w:rsid w:val="009C5073"/>
     <w:rsid w:val="009E2225"/>
     <w:rsid w:val="00A1035B"/>
     <w:rsid w:val="00A20C7D"/>
     <w:rsid w:val="00A3057B"/>
     <w:rsid w:val="00A37B65"/>
     <w:rsid w:val="00A71CE2"/>
     <w:rsid w:val="00A81C59"/>
     <w:rsid w:val="00AA3E46"/>
     <w:rsid w:val="00AC6507"/>
     <w:rsid w:val="00AD7161"/>
     <w:rsid w:val="00AF59BF"/>
     <w:rsid w:val="00AF7225"/>
     <w:rsid w:val="00B20DDE"/>
     <w:rsid w:val="00B372CF"/>
     <w:rsid w:val="00B57F2D"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B821A7"/>
     <w:rsid w:val="00B91079"/>
     <w:rsid w:val="00BB26E8"/>
+    <w:rsid w:val="00BC2AC5"/>
     <w:rsid w:val="00BC72D9"/>
     <w:rsid w:val="00BE337E"/>
     <w:rsid w:val="00C12531"/>
     <w:rsid w:val="00C2205C"/>
     <w:rsid w:val="00C24E5D"/>
     <w:rsid w:val="00C35547"/>
     <w:rsid w:val="00C454B9"/>
     <w:rsid w:val="00C555EA"/>
     <w:rsid w:val="00C571C0"/>
     <w:rsid w:val="00C57555"/>
     <w:rsid w:val="00C67670"/>
     <w:rsid w:val="00C80CE3"/>
     <w:rsid w:val="00CA2E8D"/>
     <w:rsid w:val="00CA6ADF"/>
     <w:rsid w:val="00CB2F4F"/>
     <w:rsid w:val="00CB5066"/>
     <w:rsid w:val="00CD1893"/>
     <w:rsid w:val="00CD7AAA"/>
     <w:rsid w:val="00D104ED"/>
     <w:rsid w:val="00D20050"/>
     <w:rsid w:val="00D44981"/>
     <w:rsid w:val="00D84AE8"/>
     <w:rsid w:val="00D9185C"/>
     <w:rsid w:val="00D9233F"/>
     <w:rsid w:val="00DA44E7"/>
@@ -5226,71 +5229,72 @@
     <w:rsid w:val="00E261F9"/>
     <w:rsid w:val="00E36CE3"/>
     <w:rsid w:val="00E44202"/>
     <w:rsid w:val="00E507CD"/>
     <w:rsid w:val="00E53192"/>
     <w:rsid w:val="00E73A53"/>
     <w:rsid w:val="00E848DD"/>
     <w:rsid w:val="00EB1AC4"/>
     <w:rsid w:val="00EB33DD"/>
     <w:rsid w:val="00EC25D3"/>
     <w:rsid w:val="00EE7763"/>
     <w:rsid w:val="00EF12ED"/>
     <w:rsid w:val="00EF190E"/>
     <w:rsid w:val="00EF32C9"/>
     <w:rsid w:val="00F042C2"/>
     <w:rsid w:val="00F10C99"/>
     <w:rsid w:val="00F327F3"/>
     <w:rsid w:val="00F4605D"/>
     <w:rsid w:val="00F863A3"/>
     <w:rsid w:val="00F91126"/>
     <w:rsid w:val="00F97FE2"/>
     <w:rsid w:val="00FA7E44"/>
     <w:rsid w:val="00FC6540"/>
     <w:rsid w:val="00FD3B05"/>
     <w:rsid w:val="00FF0C30"/>
+    <w:rsid w:val="00FF285C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="/"/>
   <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="1A5F4ABD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EC87EADB-AAA1-4E86-8190-1B98C3C412F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6248,51 +6252,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1051FD8F-D22C-403F-9066-551BBD992E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1032</Words>
   <Characters>5887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>